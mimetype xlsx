--- v1 (2026-03-22)
+++ v2 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="866" uniqueCount="386">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1274" uniqueCount="544">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1049,50 +1049,527 @@
   <si>
     <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_exe_no_039.2024_001.pdf</t>
   </si>
   <si>
     <t>ATRIBUI DENOMINAÇÃO A CALÇAMENTO RURAL, NA LOCALIDADE DENOMINADA DE FELIZ LEMBRANÇA NO DISTRITO SEDE DO MUNICÍPIO DE ALEGRE/ES.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ATRIBUI DENOMINAÇÃO A PONTE RURAL, NO DISTRITO DE CAFÉ NO MUNICÍPIO DE ALEGRE/ES.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO ONEROSA DE USO DE ESPAÇOS PÚBLICOS E ESTABELECE O REGRAMENTO APLICÁVEL PARA ESTE TIPO DE CONCESSÃO DE BENS NO MUNICÍPIO DEALEGRE/ES.</t>
   </si>
   <si>
+    <t>1330</t>
+  </si>
+  <si>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1330/projeto_de_resolucao_legislativa_no_001.202426032024103038.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Senhora DEILA DA SILVA BARELI DE MORAES, o Diploma de "Honra ao Mérito".</t>
+  </si>
+  <si>
+    <t>1331</t>
+  </si>
+  <si>
+    <t>Concede a Senhora BIANCA ROSA BLUNCK o Diploma de "Honra ao Mérito".</t>
+  </si>
+  <si>
+    <t>1332</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1332/projeto_de_resolucao_legislativa_no_003.2024.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Senhora LENICE BARBOSA QUADRA, o Diploma de "Honra ao Mérito".</t>
+  </si>
+  <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1333/projeto_de_resolucao_legislativa_no_004.2024.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Senhora JOANA DARC AMORIM DE OLIVEIRA, o Diploma de "Honra ao Merito".</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1334/projeto_de_resolucao_legislativa_no_005.2024.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Senhora TATIANA GASPAR DA SILVA SCHWAN, o Diploma de "Honra ao Mérito"</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1335/projeto_de_resolucao_legislativa_no_006.2024.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Senhora FABIANA DE PAULA SOUZA RODRIGUES, o Diploma de "Honra ao Mérito"</t>
+  </si>
+  <si>
+    <t>1336</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1336/projeto_de_resolucao_legislativa_no_007.202426032024103543.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Senhora LUZIA MARIA DE BRITO MARTINS, o Diploma de "Honra ao Mérito"</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1337/projeto_de_resolucao_legislativa_no_008.2024.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Senhora NEUSA BAUDSON MOREIRA, o Diploma de "Honra ao Mérito"</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1338/projeto_de_resolucao_legislativa_no_009.2024.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Senhora CAROLYNE PEREIRA MAURI BARBOSA, o Diploma de "Honra ao Mérito"</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>CLÁUDIO SOBREIRA</t>
+  </si>
+  <si>
+    <t>Concede a Senhora MARIA ANTONIA DE SIQUEIRA LEMOS, o Diploma de "Honra ao Mérito"</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>Concede a Senhora ONEIDA MARIA DE SOUZA VIMERCATI, o Diploma de "Honra ao Mérito"</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>Concede a Senhora CLERIANA DAL'RIO AMORIM, o Diploma de "Honra ao Mérito".</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1342/projeto_de_resolucao_legislativa_no_013.2024.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Senhora MARIA JOSE DE MENDONÇA RODRIGUES, o Diploma de "Honra ao Mérito"</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1343/projeto_de_resolucao_014_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR ÉDER CARLOS MOREIRA, O TÍTULO DE “CIDADÃO ALEGRENSE”.</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1344/projeto_de_resolucao_015_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR WILLIAN FADINI FAIAN, O TÍTULO DE “CIDADÃO ALEGRENSE”.</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR RENAN ALMENARA SUETH LIMA, O TÍTULO DE “CIDADÃO ALEGRENSE”.</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1346/projeto_de_resolucao_017_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR RODRIGO SILVA, O TÍTULO DE “CIDADÃO ALEGRENSE”.</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1347/projeto_de_resolucao_018_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA RAQUEL DE FREITAS SCHWAN MIRANDA, O TÍTULO DE “CIDADÃ ALEGRENSE”.</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1348/projeto_de_resolucao_019_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR IVAN BATISTA DA SILVA, O TÍTULO DE “CIDADÃO ALEGRENSE”.</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1349/projeto_de_resolucao_020_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA DANUZA BERMOND EQUER O TÍTULO DE “CIDADÃ ALEGRENSE”.</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_resolucao_021_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SRA. CÉLIA DA SILVA RODRIGUES RERIS, O TÍTULO DE “CIDADÃ ALEGRENSE”.</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1351/projeto_de_resolucao_022_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SRA. MÁRCIA ANTÔNIA CORRÊA, O TÍTULO DE “CIDADÃ ALEGRENSE”.</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1352/projeto_de_resolucao_023_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR ANTÔNIO JOSÉ FLOR ROZA, O TÍTULO DE “CIDADÃO ALEGRENSE”.</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1353/projeto_de_resolucao_024_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA VANDERLÉIA APARECIDA FERREIRA CARNEIRO, O TÍTULO DE “CIDADÃ ALEGRENSE”.</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1354/projeto_de_resolucao_025_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA ROSANA CARVALHO DIAS VALTÃO, O TÍTULO DE “CIDADÃ ALEGRENSE”.</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1355/projeto_de_resolucao_026_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR PADRE JULIANO RIBEIRO ALMEIDA, O TÍTULO DE “CIDADÃO ALEGRENSE”.</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1356/projeto_de_resolucao_027_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR ANTÔNIO CARLOS MACHADO, O TÍTULO DE “ALEGRENSE AUSENTE”.</t>
+  </si>
+  <si>
+    <t>1357</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1357/projeto_de_resolucao_028_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR LEVI RICARDO DE OLIVEIRA, O TÍTULO DE “MONSENHOR BATISTA PAVESI”.</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1358/projeto_de_resolucao_029_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR GERALDO JÚNIOR RADAEL ALBIANI, O TÍTULO DE “ELIAS SIMÃO”.</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1359/projeto_de_resolucao_030_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA JOSIANE DE ABREU MACHADO SILVA, O TÍTULO DE “MONSENHOR JOSÉ BELLOTTI”.</t>
+  </si>
+  <si>
+    <t>1360</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1360/projeto_de_resolucao_031_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA ELIZÉA REZENDE NOVAES PEIXOTO, O TÍTULO DE “AMIGO DE ALEGRE”.</t>
+  </si>
+  <si>
+    <t>1361</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1361/projeto_de_resolucao_032_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR GUILHERME SANTOS FREITAS, O TÍTULO DE “CIDADÃO BENEMÉRITO”.</t>
+  </si>
+  <si>
+    <t>1362</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1362/projeto_de_resolucao_033_de_2024_-_homenagens_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO PASTOR ENIS LOPES DO AMARAL, O TÍTULO DE “HONRA AO MÉRITO PASTOR FRANCISCO COLARES”.</t>
+  </si>
+  <si>
+    <t>1363</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_de_resolucao_034_de_2024_-_educador_emerito.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA “LUCIANA ALVES PARREIRA MENINI”.</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1364/projeto_de_resolucao_035_de_2024_-_educador_emerito.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA “MARIA DA CONCEIÇÃO AGUIAR PEREIRA”, O TÍTULO DE “EDUCADOR EMÉRITO”.</t>
+  </si>
+  <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1365/projeto_de_resolucao_036_de_2024_-_educador_emerito.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA “MARIA DE FÁTIMA TORRES FERREIRA”, O TÍTULO DE “EDUCADOR EMÉRITO”.</t>
+  </si>
+  <si>
+    <t>1366</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1366/projeto_de_resolucao_037_de_2024_-_educador_emerito.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA HELDA MARIA SHWAM MONTEIRO MENDES, O TÍTULO DE “EDUCADOR EMÉRITO”.</t>
+  </si>
+  <si>
+    <t>1367</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1367/projeto_de_resolucao_038_de_2024_-_educador_emerito.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA REGINA DA SILVA SOUZA ARAÚJO, O TÍTULO DE “EDUCADOR EMÉRITO”.</t>
+  </si>
+  <si>
+    <t>1368</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1368/projeto_de_resolucao_039_de_2024_-_educador_emerito.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA, ROSIMAR ROCHA PIRES DE OLIVEIRA O TÍTULO DE “EDUCADOR EMÉRITO”.</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1369/projeto_de_resolucao_040_de_2024_-_educador_emerito.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA RAYANE AGUIAR DO PRADO, O TÍTULO DE “EDUCADOR EMÉRITO”.</t>
+  </si>
+  <si>
+    <t>1370</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1370/projeto_de_resolucao_041_de_2024_-_educador_emerito.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA AURELI SILVA DOS SANTOS, O TÍTULO DE “EDUCADOR EMÉRITO”.</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA TÂNIA MÁRCIA OGGIONI, O TÍTULO DE “EDUCADOR EMÉRITO”.</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1372/projeto_de_resolucao_043_de_2024_-_educador_emerito.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA DILCINÉIA CORREIA DA SILVA MENEGUELLI, O TÍTULO DE “EDUCADOR EMÉRITO”.</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA ANA PAULA PEREIRA DIAS, O TÍTULO DE “EDUCADOR EMÉRITO”.</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1374/projeto_de_resolucao_045_de_2024_-_educador_emerito.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA ELISSANDRA TRISTÃO PINTO, O TÍTULO DE “EDUCADOR EMÉRITO”.</t>
+  </si>
+  <si>
+    <t>1375</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1375/projeto_de_resolucao_046_de_2024_-_servidor_publico.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA DENISE DE MORAES VIANNA CAMPOS, O TÍTULO DE “SERVIDOR PÚBLICO PADRÃO”.</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1376/projeto_de_resolucao_047_de_2024_-_servidor_publico.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR MANOEL ANTÔNIO LAZARINI, O TÍTULO DE “SERVIDOR PÚBLICO PADRÃO”.</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1377/projeto_de_resolucao_048_de_2024_-_servidor_publico.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR BALBINO BENJAMIM PEREIRA CABRAL, O TÍTULO DE “SERVIDOR PÚBLICO PADRÃO”.</t>
+  </si>
+  <si>
+    <t>1378</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1378/projeto_de_resolucao_049_de_2024_-_servidor_publico.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR ALEX WLADIMIR DE SOUZA, O TÍTULO DE “SERVIDOR PÚBLICO PADRÃO”.</t>
+  </si>
+  <si>
+    <t>1379</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1379/projeto_de_resolucao_050_de_2024_-_servidor_publico.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A SENHORA NEUZA MARIA VEZULA PIROVANI, O TÍTULO DE “SERVIDOR PÚBLICO PADRÃO”.</t>
+  </si>
+  <si>
+    <t>1380</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1380/projeto_de_resolucao_051_de_2024_-_servidor_publico.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AO SENHOR ROBERTO MOREIRA MATOS, O TÍTULO DE “SERVIDOR PÚBLICO PADRÃO”.</t>
+  </si>
+  <si>
     <t>1053</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1053/projeto_de_emenda_a_lei_organica_001.2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 39 DA LEI ORGÂNICA DO MUNICÍPIO DE ALEGRE-ES.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 35 DA LEI ORGÂNICA DO MUNICÍPIO DE ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>VETO</t>
@@ -1164,53 +1641,50 @@
     <t>1040</t>
   </si>
   <si>
     <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1040/ita_-_of._2024.pdf</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1041/totoca_-_of._2024.pdf</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1042/taiza_-_of._2024.pdf</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1043/willian_-_of._2024.pdf</t>
   </si>
   <si>
     <t>1103</t>
-  </si>
-[...1 lines deleted...]
-    <t>CLÁUDIO SOBREIRA</t>
   </si>
   <si>
     <t>http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1103/claudio_sobreira._2024.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1517,56 +1991,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1107/anteprojeto_de_lei_001.2024_gilmar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1108/anteprojeto_de_lei_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1109/anteprojeto_de_lei_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1104/anteprojeto_de_lei__004.2024__-_dispoe_sobre_a_implantacao_de_distrito_industrial_no_municipio_de_alegre.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1105/anteprojeto_de_lei_005-2024_-_dispoe_sobre_incentivos_a_empreendimentos_instalados_no_polo_industrial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1110/anteprojeto_de_lei__006-2024__-_chacreamento_urbano_ou_rural_e_condominio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1067/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1068/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1069/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1070/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1085/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1117/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1059/portaria_n_002.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1060/portaria_n_003.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1061/portaria_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1062/portaria_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1086/portaria_no_007.202429052024081609.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1114/projeto_de_decreto_013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1102/projeto_de_decreto_legislativo_014.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_decreto_legislativo_018.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1044/projeto_de_lei_no_001.2024_cma19022024144213.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1045/proj_de_lei_cma__n_002.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1046/proj_de_lei_cma__n_003.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1047/fabinho_-_oficio.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1052/proj_de_lei_cma_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1054/projeto_de_lei_cma_no_007.202426032024100617.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_de_lei_cma_no_008.202430042024160011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1055/projeto_de_lei_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1071/projeto_de_lei_no_010.202423042024134510.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_cma_no_011.202430042024155246.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_lei_cma_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_lei_cma_no_013.202420052024092359.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_cma_no_015.202418062024093442.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1097/projeto_de_lei__cma_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_lei_cma_no_017.202418062024092913.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1093/projeto_de_lei_cma_no_018.202418062024092438.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1094/projeto_de_lei_cma_no_019.202418062024083742.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1098/projeto_de_lei_cma_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1099/projeto_de_lei_cma_no_022.2024_001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1100/projeto_de_lei_cma_023.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1101/projeto_de_lei_cma_024.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1106/projeto_de_lei_cma_025.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1113/projeto_de_lei_no_026.202413082024154900.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1115/projeto_de_lei_cma_no_027.202420082024142832.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1127/projeto_de_lei_no_028.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1129/projeto_de_lei_cma_no_029.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_lei_cma_no_030.2024_001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1030/proj_de_lei_compl_001.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1049/proj_de_lei_compl_n_002.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_compl_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_001.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1029/proj_de_lei_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_exe__n_003.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_exe_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_lei_exe_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_exe_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_exe_no_007.2024_001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_no_009.202410042024100845.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1064/projeto_de_lei_no_010.202410042024095537.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_no_011.202411042024170632.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_no_012.202410042024100424.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1072/projeto_de_lei_no_013.202423042024134035.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1075/projeto_de_lei_exe_no_014.202430042024154907.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1076/projeto_de_lei_exe_no_015.202430042024154617.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1077/projeto_de_lei_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1078/projeto_de_lei_no_017.202407052024145551.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1079/projeto_de_lei_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1080/projeto_de_lei_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_de_lei_no_021.202420052024092806.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_no_exe_022.02429052024082618.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_lei_no_exe_023.02429052024082134.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_no_024.202418062024082942.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1096/projeto_de_lei_no_025.202418062024082611.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1111/projeto_de_lei_no_026.202413082024101943.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_no_027.202413082024102220.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1118/projeto_de_lei_no_028.202420092024145231.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1119/projeto_de_lei_no_029.202425092024100539.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1120/projeto_de_lei_no_030.202425092024100851.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1123/projeto_de_lei_no_031.202402102024092859.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_de_lei_no_032.202402102024094956.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_lei_no_033.202402102024094440.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_no_034.202402102024101553.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1128/projeto_de_lei_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_exe_038.202408042025110820.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_exe_no_039.2024_001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1053/projeto_de_emenda_a_lei_organica_001.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1073/veto_projeto_de_lei_cma_no_004.202429042024103159.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1033/xodo_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1034/dudu_-_oficio.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1035/fabinho_-_oficio.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1036/gilmar_silva_de_mattos_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1037/mercon-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1038/romar_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1039/mauricio.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1040/ita_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1041/totoca_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1042/taiza_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1043/willian_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1103/claudio_sobreira._2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1107/anteprojeto_de_lei_001.2024_gilmar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1108/anteprojeto_de_lei_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1109/anteprojeto_de_lei_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1104/anteprojeto_de_lei__004.2024__-_dispoe_sobre_a_implantacao_de_distrito_industrial_no_municipio_de_alegre.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1105/anteprojeto_de_lei_005-2024_-_dispoe_sobre_incentivos_a_empreendimentos_instalados_no_polo_industrial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1110/anteprojeto_de_lei__006-2024__-_chacreamento_urbano_ou_rural_e_condominio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1067/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1068/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1069/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1070/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1085/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1117/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1059/portaria_n_002.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1060/portaria_n_003.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1061/portaria_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1062/portaria_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1086/portaria_no_007.202429052024081609.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1114/projeto_de_decreto_013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1102/projeto_de_decreto_legislativo_014.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_decreto_legislativo_018.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1044/projeto_de_lei_no_001.2024_cma19022024144213.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1045/proj_de_lei_cma__n_002.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1046/proj_de_lei_cma__n_003.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1047/fabinho_-_oficio.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1052/proj_de_lei_cma_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1054/projeto_de_lei_cma_no_007.202426032024100617.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_de_lei_cma_no_008.202430042024160011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1055/projeto_de_lei_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1071/projeto_de_lei_no_010.202423042024134510.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_de_lei_cma_no_011.202430042024155246.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_lei_cma_no_012.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_lei_cma_no_013.202420052024092359.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_lei_cma_no_015.202418062024093442.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1097/projeto_de_lei__cma_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_lei_cma_no_017.202418062024092913.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1093/projeto_de_lei_cma_no_018.202418062024092438.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1094/projeto_de_lei_cma_no_019.202418062024083742.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1098/projeto_de_lei_cma_no_021.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1099/projeto_de_lei_cma_no_022.2024_001.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1100/projeto_de_lei_cma_023.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1101/projeto_de_lei_cma_024.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1106/projeto_de_lei_cma_025.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1113/projeto_de_lei_no_026.202413082024154900.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1115/projeto_de_lei_cma_no_027.202420082024142832.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1127/projeto_de_lei_no_028.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1129/projeto_de_lei_cma_no_029.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_lei_cma_no_030.2024_001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1030/proj_de_lei_compl_001.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1049/proj_de_lei_compl_n_002.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_compl_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_001.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1029/proj_de_lei_no_002.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_exe__n_003.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_exe_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_lei_exe_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_exe_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_exe_no_007.2024_001.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_no_009.202410042024100845.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1064/projeto_de_lei_no_010.202410042024095537.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1066/projeto_de_lei_no_011.202411042024170632.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_no_012.202410042024100424.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1072/projeto_de_lei_no_013.202423042024134035.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1075/projeto_de_lei_exe_no_014.202430042024154907.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1076/projeto_de_lei_exe_no_015.202430042024154617.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1077/projeto_de_lei_no_016.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1078/projeto_de_lei_no_017.202407052024145551.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1079/projeto_de_lei_no_018.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1080/projeto_de_lei_no_019.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_lei_no_020.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_de_lei_no_021.202420052024092806.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_no_exe_022.02429052024082618.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_lei_no_exe_023.02429052024082134.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1095/projeto_de_lei_no_024.202418062024082942.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1096/projeto_de_lei_no_025.202418062024082611.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1111/projeto_de_lei_no_026.202413082024101943.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1112/projeto_de_lei_no_027.202413082024102220.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1118/projeto_de_lei_no_028.202420092024145231.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1119/projeto_de_lei_no_029.202425092024100539.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1120/projeto_de_lei_no_030.202425092024100851.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1123/projeto_de_lei_no_031.202402102024092859.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_de_lei_no_032.202402102024094956.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_lei_no_033.202402102024094440.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_no_034.202402102024101553.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1128/projeto_de_lei_no_035.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_no_037.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_exe_038.202408042025110820.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_exe_no_039.2024_001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1330/projeto_de_resolucao_legislativa_no_001.202426032024103038.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1332/projeto_de_resolucao_legislativa_no_003.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1333/projeto_de_resolucao_legislativa_no_004.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1334/projeto_de_resolucao_legislativa_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1335/projeto_de_resolucao_legislativa_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1336/projeto_de_resolucao_legislativa_no_007.202426032024103543.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1337/projeto_de_resolucao_legislativa_no_008.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1338/projeto_de_resolucao_legislativa_no_009.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1342/projeto_de_resolucao_legislativa_no_013.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1343/projeto_de_resolucao_014_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1344/projeto_de_resolucao_015_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1346/projeto_de_resolucao_017_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1347/projeto_de_resolucao_018_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1348/projeto_de_resolucao_019_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1349/projeto_de_resolucao_020_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_resolucao_021_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1351/projeto_de_resolucao_022_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1352/projeto_de_resolucao_023_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1353/projeto_de_resolucao_024_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1354/projeto_de_resolucao_025_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1355/projeto_de_resolucao_026_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1356/projeto_de_resolucao_027_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1357/projeto_de_resolucao_028_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1358/projeto_de_resolucao_029_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1359/projeto_de_resolucao_030_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1360/projeto_de_resolucao_031_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1361/projeto_de_resolucao_032_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1362/projeto_de_resolucao_033_de_2024_-_homenagens_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_de_resolucao_034_de_2024_-_educador_emerito.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1364/projeto_de_resolucao_035_de_2024_-_educador_emerito.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1365/projeto_de_resolucao_036_de_2024_-_educador_emerito.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1366/projeto_de_resolucao_037_de_2024_-_educador_emerito.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1367/projeto_de_resolucao_038_de_2024_-_educador_emerito.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1368/projeto_de_resolucao_039_de_2024_-_educador_emerito.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1369/projeto_de_resolucao_040_de_2024_-_educador_emerito.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1370/projeto_de_resolucao_041_de_2024_-_educador_emerito.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1372/projeto_de_resolucao_043_de_2024_-_educador_emerito.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1374/projeto_de_resolucao_045_de_2024_-_educador_emerito.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1375/projeto_de_resolucao_046_de_2024_-_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1376/projeto_de_resolucao_047_de_2024_-_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1377/projeto_de_resolucao_048_de_2024_-_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1378/projeto_de_resolucao_049_de_2024_-_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1379/projeto_de_resolucao_050_de_2024_-_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1380/projeto_de_resolucao_051_de_2024_-_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1053/projeto_de_emenda_a_lei_organica_001.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1073/veto_projeto_de_lei_cma_no_004.202429042024103159.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1033/xodo_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1034/dudu_-_oficio.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1035/fabinho_-_oficio.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1036/gilmar_silva_de_mattos_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1037/mercon-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1038/romar_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1039/mauricio.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1040/ita_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1041/totoca_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1042/taiza_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1043/willian_-_of._2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alegre.es.leg.br/media/sapl/public/materialegislativa/2024/1103/claudio_sobreira._2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H109"/>
+  <dimension ref="A1:H160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="172.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -3980,421 +4454,1747 @@
       </c>
       <c r="G94" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H94" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>345</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>10</v>
       </c>
       <c r="D95" t="s">
         <v>346</v>
       </c>
       <c r="E95" t="s">
         <v>347</v>
       </c>
       <c r="F95" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>348</v>
       </c>
       <c r="H95" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>350</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>17</v>
       </c>
       <c r="D96" t="s">
         <v>346</v>
       </c>
       <c r="E96" t="s">
         <v>347</v>
       </c>
       <c r="F96" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H96" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>352</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D97" t="s">
+        <v>346</v>
+      </c>
+      <c r="E97" t="s">
+        <v>347</v>
+      </c>
+      <c r="F97" t="s">
+        <v>27</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="E97" t="s">
+      <c r="H97" t="s">
         <v>354</v>
-      </c>
-[...7 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>355</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>26</v>
+      </c>
+      <c r="D98" t="s">
+        <v>346</v>
+      </c>
+      <c r="E98" t="s">
+        <v>347</v>
+      </c>
+      <c r="F98" t="s">
+        <v>18</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H98" t="s">
         <v>357</v>
-      </c>
-[...19 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D99" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="E99" t="s">
+        <v>347</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="F99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H99" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D100" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="E100" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="F100" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="H100" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="D101" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="E101" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="F101" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="H101" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>367</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>60</v>
+      </c>
+      <c r="D102" t="s">
+        <v>346</v>
+      </c>
+      <c r="E102" t="s">
+        <v>347</v>
+      </c>
+      <c r="F102" t="s">
+        <v>125</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H102" t="s">
         <v>369</v>
-      </c>
-[...19 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>370</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>120</v>
+      </c>
+      <c r="D103" t="s">
+        <v>346</v>
+      </c>
+      <c r="E103" t="s">
+        <v>347</v>
+      </c>
+      <c r="F103" t="s">
+        <v>113</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="B103" t="s">
-[...14 lines deleted...]
-      <c r="G103" s="1" t="s">
+      <c r="H103" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>373</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>56</v>
+        <v>124</v>
       </c>
       <c r="D104" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="E104" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="F104" t="s">
-        <v>41</v>
+        <v>374</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>374</v>
+        <v>141</v>
       </c>
       <c r="H104" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>60</v>
+        <v>129</v>
       </c>
       <c r="D105" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="E105" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="F105" t="s">
-        <v>113</v>
+        <v>47</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>376</v>
+        <v>141</v>
       </c>
       <c r="H105" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D106" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="E106" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="F106" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>378</v>
+        <v>141</v>
       </c>
       <c r="H106" t="s">
-        <v>364</v>
+        <v>379</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="D107" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="E107" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="F107" t="s">
-        <v>50</v>
+        <v>130</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="H107" t="s">
-        <v>364</v>
+        <v>382</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>129</v>
+        <v>88</v>
       </c>
       <c r="D108" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="E108" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="F108" t="s">
-        <v>130</v>
+        <v>53</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="H108" t="s">
-        <v>364</v>
+        <v>385</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
+        <v>144</v>
+      </c>
+      <c r="D109" t="s">
+        <v>346</v>
+      </c>
+      <c r="E109" t="s">
+        <v>347</v>
+      </c>
+      <c r="F109" t="s">
+        <v>191</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H109" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>389</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>148</v>
+      </c>
+      <c r="D110" t="s">
+        <v>346</v>
+      </c>
+      <c r="E110" t="s">
+        <v>347</v>
+      </c>
+      <c r="F110" t="s">
+        <v>27</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H110" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>391</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>152</v>
+      </c>
+      <c r="D111" t="s">
+        <v>346</v>
+      </c>
+      <c r="E111" t="s">
+        <v>347</v>
+      </c>
+      <c r="F111" t="s">
+        <v>18</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H111" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>394</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>92</v>
+      </c>
+      <c r="D112" t="s">
+        <v>346</v>
+      </c>
+      <c r="E112" t="s">
+        <v>347</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H112" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>397</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>159</v>
+      </c>
+      <c r="D113" t="s">
+        <v>346</v>
+      </c>
+      <c r="E113" t="s">
+        <v>347</v>
+      </c>
+      <c r="F113" t="s">
+        <v>61</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H113" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>400</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>274</v>
+      </c>
+      <c r="D114" t="s">
+        <v>346</v>
+      </c>
+      <c r="E114" t="s">
+        <v>347</v>
+      </c>
+      <c r="F114" t="s">
+        <v>41</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H114" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>403</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>163</v>
+      </c>
+      <c r="D115" t="s">
+        <v>346</v>
+      </c>
+      <c r="E115" t="s">
+        <v>347</v>
+      </c>
+      <c r="F115" t="s">
+        <v>125</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H115" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>406</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>167</v>
+      </c>
+      <c r="D116" t="s">
+        <v>346</v>
+      </c>
+      <c r="E116" t="s">
+        <v>347</v>
+      </c>
+      <c r="F116" t="s">
+        <v>113</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H116" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>409</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>170</v>
+      </c>
+      <c r="D117" t="s">
+        <v>346</v>
+      </c>
+      <c r="E117" t="s">
+        <v>347</v>
+      </c>
+      <c r="F117" t="s">
+        <v>374</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H117" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>412</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>174</v>
+      </c>
+      <c r="D118" t="s">
+        <v>346</v>
+      </c>
+      <c r="E118" t="s">
+        <v>347</v>
+      </c>
+      <c r="F118" t="s">
+        <v>47</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H118" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>415</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>178</v>
+      </c>
+      <c r="D119" t="s">
+        <v>346</v>
+      </c>
+      <c r="E119" t="s">
+        <v>347</v>
+      </c>
+      <c r="F119" t="s">
+        <v>50</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H119" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>418</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>182</v>
+      </c>
+      <c r="D120" t="s">
+        <v>346</v>
+      </c>
+      <c r="E120" t="s">
+        <v>347</v>
+      </c>
+      <c r="F120" t="s">
+        <v>130</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H120" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>421</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>186</v>
+      </c>
+      <c r="D121" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" t="s">
+        <v>84</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H121" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>424</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>190</v>
+      </c>
+      <c r="D122" t="s">
+        <v>346</v>
+      </c>
+      <c r="E122" t="s">
+        <v>347</v>
+      </c>
+      <c r="F122" t="s">
+        <v>84</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H122" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>427</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>195</v>
+      </c>
+      <c r="D123" t="s">
+        <v>346</v>
+      </c>
+      <c r="E123" t="s">
+        <v>347</v>
+      </c>
+      <c r="F123" t="s">
+        <v>84</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H123" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>430</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>199</v>
+      </c>
+      <c r="D124" t="s">
+        <v>346</v>
+      </c>
+      <c r="E124" t="s">
+        <v>347</v>
+      </c>
+      <c r="F124" t="s">
+        <v>84</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H124" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>433</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>203</v>
+      </c>
+      <c r="D125" t="s">
+        <v>346</v>
+      </c>
+      <c r="E125" t="s">
+        <v>347</v>
+      </c>
+      <c r="F125" t="s">
+        <v>84</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H125" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>436</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>309</v>
+      </c>
+      <c r="D126" t="s">
+        <v>346</v>
+      </c>
+      <c r="E126" t="s">
+        <v>347</v>
+      </c>
+      <c r="F126" t="s">
+        <v>84</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H126" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>439</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>313</v>
+      </c>
+      <c r="D127" t="s">
+        <v>346</v>
+      </c>
+      <c r="E127" t="s">
+        <v>347</v>
+      </c>
+      <c r="F127" t="s">
+        <v>84</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H127" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>442</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>317</v>
+      </c>
+      <c r="D128" t="s">
+        <v>346</v>
+      </c>
+      <c r="E128" t="s">
+        <v>347</v>
+      </c>
+      <c r="F128" t="s">
+        <v>53</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H128" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>445</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>321</v>
+      </c>
+      <c r="D129" t="s">
+        <v>346</v>
+      </c>
+      <c r="E129" t="s">
+        <v>347</v>
+      </c>
+      <c r="F129" t="s">
+        <v>191</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H129" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>448</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>325</v>
+      </c>
+      <c r="D130" t="s">
+        <v>346</v>
+      </c>
+      <c r="E130" t="s">
+        <v>347</v>
+      </c>
+      <c r="F130" t="s">
+        <v>18</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H130" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>451</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>328</v>
+      </c>
+      <c r="D131" t="s">
+        <v>346</v>
+      </c>
+      <c r="E131" t="s">
+        <v>347</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H131" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>454</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>332</v>
+      </c>
+      <c r="D132" t="s">
+        <v>346</v>
+      </c>
+      <c r="E132" t="s">
+        <v>347</v>
+      </c>
+      <c r="F132" t="s">
+        <v>61</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H132" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>457</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>336</v>
+      </c>
+      <c r="D133" t="s">
+        <v>346</v>
+      </c>
+      <c r="E133" t="s">
+        <v>347</v>
+      </c>
+      <c r="F133" t="s">
+        <v>41</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H133" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>460</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>340</v>
+      </c>
+      <c r="D134" t="s">
+        <v>346</v>
+      </c>
+      <c r="E134" t="s">
+        <v>347</v>
+      </c>
+      <c r="F134" t="s">
+        <v>125</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H134" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>463</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>343</v>
+      </c>
+      <c r="D135" t="s">
+        <v>346</v>
+      </c>
+      <c r="E135" t="s">
+        <v>347</v>
+      </c>
+      <c r="F135" t="s">
+        <v>113</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H135" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>466</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>467</v>
+      </c>
+      <c r="D136" t="s">
+        <v>346</v>
+      </c>
+      <c r="E136" t="s">
+        <v>347</v>
+      </c>
+      <c r="F136" t="s">
+        <v>374</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H136" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>469</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>470</v>
+      </c>
+      <c r="D137" t="s">
+        <v>346</v>
+      </c>
+      <c r="E137" t="s">
+        <v>347</v>
+      </c>
+      <c r="F137" t="s">
+        <v>47</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H137" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>473</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>474</v>
+      </c>
+      <c r="D138" t="s">
+        <v>346</v>
+      </c>
+      <c r="E138" t="s">
+        <v>347</v>
+      </c>
+      <c r="F138" t="s">
+        <v>50</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H138" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>476</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>477</v>
+      </c>
+      <c r="D139" t="s">
+        <v>346</v>
+      </c>
+      <c r="E139" t="s">
+        <v>347</v>
+      </c>
+      <c r="F139" t="s">
+        <v>130</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H139" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>480</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>481</v>
+      </c>
+      <c r="D140" t="s">
+        <v>346</v>
+      </c>
+      <c r="E140" t="s">
+        <v>347</v>
+      </c>
+      <c r="F140" t="s">
+        <v>53</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H140" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>484</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>485</v>
+      </c>
+      <c r="D141" t="s">
+        <v>346</v>
+      </c>
+      <c r="E141" t="s">
+        <v>347</v>
+      </c>
+      <c r="F141" t="s">
+        <v>191</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H141" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>488</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>489</v>
+      </c>
+      <c r="D142" t="s">
+        <v>346</v>
+      </c>
+      <c r="E142" t="s">
+        <v>347</v>
+      </c>
+      <c r="F142" t="s">
+        <v>27</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H142" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>492</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>493</v>
+      </c>
+      <c r="D143" t="s">
+        <v>346</v>
+      </c>
+      <c r="E143" t="s">
+        <v>347</v>
+      </c>
+      <c r="F143" t="s">
+        <v>18</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H143" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>496</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>497</v>
+      </c>
+      <c r="D144" t="s">
+        <v>346</v>
+      </c>
+      <c r="E144" t="s">
+        <v>347</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H144" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>500</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>501</v>
+      </c>
+      <c r="D145" t="s">
+        <v>346</v>
+      </c>
+      <c r="E145" t="s">
+        <v>347</v>
+      </c>
+      <c r="F145" t="s">
+        <v>61</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H145" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>504</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" t="s">
+        <v>505</v>
+      </c>
+      <c r="E146" t="s">
+        <v>506</v>
+      </c>
+      <c r="F146" t="s">
+        <v>84</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H146" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>509</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>17</v>
+      </c>
+      <c r="D147" t="s">
+        <v>505</v>
+      </c>
+      <c r="E147" t="s">
+        <v>506</v>
+      </c>
+      <c r="F147" t="s">
+        <v>208</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H147" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>511</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" t="s">
+        <v>512</v>
+      </c>
+      <c r="E148" t="s">
+        <v>513</v>
+      </c>
+      <c r="F148" t="s">
+        <v>208</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H148" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>516</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
+        <v>517</v>
+      </c>
+      <c r="E149" t="s">
+        <v>518</v>
+      </c>
+      <c r="F149" t="s">
+        <v>53</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H149" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>521</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>17</v>
+      </c>
+      <c r="D150" t="s">
+        <v>517</v>
+      </c>
+      <c r="E150" t="s">
+        <v>518</v>
+      </c>
+      <c r="F150" t="s">
+        <v>27</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H150" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>524</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>22</v>
+      </c>
+      <c r="D151" t="s">
+        <v>517</v>
+      </c>
+      <c r="E151" t="s">
+        <v>518</v>
+      </c>
+      <c r="F151" t="s">
+        <v>18</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H151" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>526</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>26</v>
+      </c>
+      <c r="D152" t="s">
+        <v>517</v>
+      </c>
+      <c r="E152" t="s">
+        <v>518</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H152" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>528</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>31</v>
+      </c>
+      <c r="D153" t="s">
+        <v>517</v>
+      </c>
+      <c r="E153" t="s">
+        <v>518</v>
+      </c>
+      <c r="F153" t="s">
+        <v>61</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H153" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>530</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>35</v>
+      </c>
+      <c r="D154" t="s">
+        <v>517</v>
+      </c>
+      <c r="E154" t="s">
+        <v>518</v>
+      </c>
+      <c r="F154" t="s">
+        <v>125</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H154" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>532</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>56</v>
+      </c>
+      <c r="D155" t="s">
+        <v>517</v>
+      </c>
+      <c r="E155" t="s">
+        <v>518</v>
+      </c>
+      <c r="F155" t="s">
+        <v>41</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H155" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>534</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>60</v>
+      </c>
+      <c r="D156" t="s">
+        <v>517</v>
+      </c>
+      <c r="E156" t="s">
+        <v>518</v>
+      </c>
+      <c r="F156" t="s">
+        <v>113</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H156" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>536</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>120</v>
+      </c>
+      <c r="D157" t="s">
+        <v>517</v>
+      </c>
+      <c r="E157" t="s">
+        <v>518</v>
+      </c>
+      <c r="F157" t="s">
+        <v>47</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H157" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>538</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>124</v>
+      </c>
+      <c r="D158" t="s">
+        <v>517</v>
+      </c>
+      <c r="E158" t="s">
+        <v>518</v>
+      </c>
+      <c r="F158" t="s">
+        <v>50</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H158" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>540</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>129</v>
+      </c>
+      <c r="D159" t="s">
+        <v>517</v>
+      </c>
+      <c r="E159" t="s">
+        <v>518</v>
+      </c>
+      <c r="F159" t="s">
+        <v>130</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H159" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>542</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
         <v>134</v>
       </c>
-      <c r="D109" t="s">
-[...12 lines deleted...]
-        <v>364</v>
+      <c r="D160" t="s">
+        <v>517</v>
+      </c>
+      <c r="E160" t="s">
+        <v>518</v>
+      </c>
+      <c r="F160" t="s">
+        <v>374</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H160" t="s">
+        <v>523</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4463,50 +6263,101 @@
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>